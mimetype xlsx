--- v0 (2026-03-29)
+++ v1 (2026-05-28)
@@ -25,502 +25,502 @@
   <sheets>
     <sheet sheetId="1" name="Resultados de Encuestas" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="265" uniqueCount="157">
   <si>
     <t>Fecha Conversación</t>
   </si>
   <si>
     <t>Teléfono Paciente</t>
   </si>
   <si>
     <t>Comentario Experiencia</t>
   </si>
   <si>
     <t>Calificación (1-5)</t>
   </si>
   <si>
     <t>Motivo Baja Calificación</t>
   </si>
   <si>
-    <t>6/3/2026, 11:34:11 a. m.</t>
+    <t>6/3/2026, 6:34:11 a. m.</t>
   </si>
   <si>
     <t>573218290496</t>
   </si>
   <si>
     <t>Que bueno que nos están contactando</t>
   </si>
   <si>
     <t>precisamente no sabíamos con quien hablar para solicitar un mantenimiento al equipo</t>
   </si>
   <si>
     <t>Sin respuesta</t>
   </si>
   <si>
-    <t>6/3/2026, 7:29:22 a. m.</t>
+    <t>6/3/2026, 2:29:22 a. m.</t>
   </si>
   <si>
     <t>573144421427</t>
   </si>
   <si>
     <t>Buen servicio</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>5/3/2026, 9:30:42 p. m.</t>
+    <t>5/3/2026, 4:30:42 p. m.</t>
   </si>
   <si>
     <t>573144801489</t>
   </si>
   <si>
     <t>no ninguna</t>
   </si>
   <si>
-    <t>5/3/2026, 8:22:41 p. m.</t>
+    <t>5/3/2026, 3:22:41 p. m.</t>
   </si>
   <si>
     <t>573104239539</t>
   </si>
   <si>
     <t>🎤 Nota de voz</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>5/3/2026, 7:49:07 p. m.</t>
+    <t>5/3/2026, 2:49:07 p. m.</t>
   </si>
   <si>
     <t>573233383629</t>
   </si>
   <si>
     <t>Buen acompañamiento</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>5/3/2026, 7:47:47 p. m.</t>
+    <t>5/3/2026, 2:47:47 p. m.</t>
   </si>
   <si>
     <t>573219861488</t>
   </si>
   <si>
     <t>Si por el momento bien</t>
   </si>
   <si>
-    <t>5/3/2026, 7:45:48 p. m.</t>
+    <t>5/3/2026, 2:45:48 p. m.</t>
   </si>
   <si>
     <t>573002973261</t>
   </si>
   <si>
-    <t>5/3/2026, 7:26:43 p. m.</t>
+    <t>5/3/2026, 2:26:43 p. m.</t>
   </si>
   <si>
     <t>573153381787</t>
   </si>
   <si>
     <t>Quiero entregar el equipo para que me lo lean</t>
   </si>
   <si>
-    <t>5/3/2026, 7:15:29 p. m.</t>
+    <t>5/3/2026, 2:15:29 p. m.</t>
   </si>
   <si>
     <t>573153503604</t>
   </si>
   <si>
     <t>Todo bien. Gracias</t>
   </si>
   <si>
-    <t>5/3/2026, 7:13:32 p. m.</t>
+    <t>5/3/2026, 2:13:32 p. m.</t>
   </si>
   <si>
     <t>573143356707</t>
   </si>
   <si>
     <t>Pésimo</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>5/3/2026, 7:11:40 p. m.</t>
+    <t>5/3/2026, 2:11:40 p. m.</t>
   </si>
   <si>
     <t>573203603958</t>
   </si>
   <si>
     <t>No hemos sentido acompañamiento adecuado, la atención de necesidades es muy lenta , por ejemplo estamos sin oxígeno, nos indicaron llegaba hoy y no</t>
   </si>
   <si>
-    <t>5/3/2026, 7:08:50 p. m.</t>
+    <t>5/3/2026, 2:08:50 p. m.</t>
   </si>
   <si>
     <t>573158935764</t>
   </si>
   <si>
     <t>Ninguna atención</t>
   </si>
   <si>
-    <t>5/3/2026, 6:59:15 p. m.</t>
+    <t>5/3/2026, 1:59:15 p. m.</t>
   </si>
   <si>
     <t>573138844593</t>
   </si>
   <si>
     <t>Satisfecha</t>
   </si>
   <si>
-    <t>5/3/2026, 6:56:44 p. m.</t>
+    <t>5/3/2026, 1:56:44 p. m.</t>
   </si>
   <si>
     <t>573156064797</t>
   </si>
   <si>
     <t xml:space="preserve">Muy bien
 Ninguna dificultad por el momento</t>
   </si>
   <si>
-    <t>5/3/2026, 6:52:59 p. m.</t>
+    <t>5/3/2026, 1:52:59 p. m.</t>
   </si>
   <si>
     <t>573133273284</t>
   </si>
   <si>
     <t>Ninguna</t>
   </si>
   <si>
-    <t>5/3/2026, 6:50:46 p. m.</t>
+    <t>5/3/2026, 1:50:46 p. m.</t>
   </si>
   <si>
     <t>573114648046</t>
   </si>
   <si>
     <t>Hace más de un año cambiaron el condensador y jamás me contsctaron</t>
   </si>
   <si>
     <t>Creo que es tiempo de cambiarlo</t>
   </si>
   <si>
-    <t>5/3/2026, 6:48:50 p. m.</t>
+    <t>5/3/2026, 1:48:50 p. m.</t>
   </si>
   <si>
     <t>573107608564</t>
   </si>
   <si>
     <t>Muy bueno el servicio</t>
   </si>
   <si>
-    <t>5/3/2026, 6:48:32 p. m.</t>
+    <t>5/3/2026, 1:48:32 p. m.</t>
   </si>
   <si>
     <t>573115210569</t>
   </si>
   <si>
     <t>Malo</t>
   </si>
   <si>
     <t>Hace tiempo no cambia. No cambian  el compresor ni el cilindro</t>
   </si>
   <si>
-    <t>5/3/2026, 6:43:35 p. m.</t>
+    <t>5/3/2026, 1:43:35 p. m.</t>
   </si>
   <si>
     <t>573112572672</t>
   </si>
   <si>
     <t>Realmente que necesitan</t>
   </si>
   <si>
-    <t>5/3/2026, 6:40:17 p. m.</t>
+    <t>5/3/2026, 1:40:17 p. m.</t>
   </si>
   <si>
     <t>573042108353</t>
   </si>
   <si>
     <t>No hemos tenido ningún acompañamiento</t>
   </si>
   <si>
-    <t>5/3/2026, 6:28:08 p. m.</t>
+    <t>5/3/2026, 1:28:08 p. m.</t>
   </si>
   <si>
     <t>573103776951</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>5/3/2026, 6:25:32 p. m.</t>
+    <t>5/3/2026, 1:25:32 p. m.</t>
   </si>
   <si>
     <t>573173608176</t>
   </si>
   <si>
     <t>Di</t>
   </si>
   <si>
-    <t>5/3/2026, 6:24:55 p. m.</t>
+    <t>5/3/2026, 1:24:55 p. m.</t>
   </si>
   <si>
     <t>573054179460</t>
   </si>
   <si>
-    <t>5/3/2026, 6:24:47 p. m.</t>
+    <t>5/3/2026, 1:24:47 p. m.</t>
   </si>
   <si>
     <t>todo bien</t>
   </si>
   <si>
-    <t>5/3/2026, 6:24:37 p. m.</t>
+    <t>5/3/2026, 1:24:37 p. m.</t>
   </si>
   <si>
     <t>573204257327</t>
   </si>
   <si>
     <t>Muy bueno</t>
   </si>
   <si>
-    <t>5/3/2026, 6:24:25 p. m.</t>
+    <t>5/3/2026, 1:24:25 p. m.</t>
   </si>
   <si>
     <t>573183269422</t>
   </si>
   <si>
     <t>Del uno al cinco cinco</t>
   </si>
   <si>
-    <t>5/3/2026, 6:23:10 p. m.</t>
+    <t>5/3/2026, 1:23:10 p. m.</t>
   </si>
   <si>
     <t>573132292355</t>
   </si>
   <si>
     <t>No volvimos a tener visita dela terapeuta ni han hecho mantenimiento</t>
   </si>
   <si>
-    <t>5/3/2026, 6:22:33 p. m.</t>
+    <t>5/3/2026, 1:22:33 p. m.</t>
   </si>
   <si>
     <t>573178368873</t>
   </si>
   <si>
     <t>Buena</t>
   </si>
   <si>
-    <t>5/3/2026, 6:22:26 p. m.</t>
+    <t>5/3/2026, 1:22:26 p. m.</t>
   </si>
   <si>
     <t>573164373157</t>
   </si>
   <si>
     <t>Todo bien</t>
   </si>
   <si>
-    <t>5/3/2026, 6:20:37 p. m.</t>
+    <t>5/3/2026, 1:20:37 p. m.</t>
   </si>
   <si>
     <t>573185483639</t>
   </si>
   <si>
     <t>Ningún problema hasta el momento</t>
   </si>
   <si>
-    <t>5/3/2026, 6:18:52 p. m.</t>
+    <t>5/3/2026, 1:18:52 p. m.</t>
   </si>
   <si>
     <t>573104451312</t>
   </si>
   <si>
-    <t>5/3/2026, 6:18:17 p. m.</t>
+    <t>5/3/2026, 1:18:17 p. m.</t>
   </si>
   <si>
     <t>573118753341</t>
   </si>
   <si>
     <t>E tenido un buen acompañamiento,mis inquietudes han sido resueltas</t>
   </si>
   <si>
-    <t>5/3/2026, 6:15:52 p. m.</t>
+    <t>5/3/2026, 1:15:52 p. m.</t>
   </si>
   <si>
     <t>573043787415</t>
   </si>
   <si>
     <t>Muy buena</t>
   </si>
   <si>
-    <t>5/3/2026, 6:14:18 p. m.</t>
+    <t>5/3/2026, 1:14:18 p. m.</t>
   </si>
   <si>
     <t>573102519577</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
-    <t>5/3/2026, 6:12:46 p. m.</t>
+    <t>5/3/2026, 1:12:46 p. m.</t>
   </si>
   <si>
     <t>573106282068</t>
   </si>
   <si>
     <t>No ninguna hasta ahora todo muy bie</t>
   </si>
   <si>
-    <t>5/3/2026, 6:12:15 p. m.</t>
+    <t>5/3/2026, 1:12:15 p. m.</t>
   </si>
   <si>
     <t>573008548350</t>
   </si>
   <si>
     <t>Si para autorizar</t>
   </si>
   <si>
     <t>Los medicamentos</t>
   </si>
   <si>
     <t>Que sea más fácil</t>
   </si>
   <si>
-    <t>5/3/2026, 5:58:27 p. m.</t>
+    <t>5/3/2026, 12:58:27 p. m.</t>
   </si>
   <si>
     <t>573167406968</t>
   </si>
   <si>
     <t>Excelente</t>
   </si>
   <si>
-    <t>5/3/2026, 5:58:15 p. m.</t>
+    <t>5/3/2026, 12:58:15 p. m.</t>
   </si>
   <si>
     <t>573125225630</t>
   </si>
   <si>
     <t>Excelente servicio</t>
   </si>
   <si>
-    <t>5/3/2026, 5:55:36 p. m.</t>
+    <t>5/3/2026, 12:55:36 p. m.</t>
   </si>
   <si>
     <t>573202898011</t>
   </si>
   <si>
     <t>Todo ha estado bien</t>
   </si>
   <si>
-    <t>5/3/2026, 5:54:26 p. m.</t>
+    <t>5/3/2026, 12:54:26 p. m.</t>
   </si>
   <si>
     <t>573148731771</t>
   </si>
   <si>
     <t>No hemos tenido acompañamiento, pues no hemos solicitado</t>
   </si>
   <si>
-    <t>5/3/2026, 5:54:23 p. m.</t>
+    <t>5/3/2026, 12:54:23 p. m.</t>
   </si>
   <si>
     <t>573103413844</t>
   </si>
   <si>
     <t>Bien</t>
   </si>
   <si>
-    <t>5/3/2026, 1:48:49 p. m.</t>
+    <t>5/3/2026, 8:48:49 a. m.</t>
   </si>
   <si>
     <t>bien</t>
   </si>
   <si>
-    <t>5/3/2026, 1:29:47 p. m.</t>
+    <t>5/3/2026, 8:29:47 a. m.</t>
   </si>
   <si>
     <t>por el momento ninguna dificultad presentada</t>
   </si>
   <si>
-    <t>5/3/2026, 11:15:20 a. m.</t>
+    <t>5/3/2026, 6:15:20 a. m.</t>
   </si>
   <si>
     <t>yo les entregue los equipos hace un año</t>
   </si>
   <si>
-    <t>5/3/2026, 11:00:35 a. m.</t>
-[...2 lines deleted...]
-    <t>5/3/2026, 10:17:17 a. m.</t>
+    <t>5/3/2026, 6:00:35 a. m.</t>
+  </si>
+  <si>
+    <t>5/3/2026, 5:17:17 a. m.</t>
   </si>
   <si>
     <t>no el servicio esdta como malo</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>los equipos estan sucios</t>
   </si>
   <si>
-    <t>5/3/2026, 9:32:13 a. m.</t>
-[...2 lines deleted...]
-    <t>5/3/2026, 9:27:23 a. m.</t>
+    <t>5/3/2026, 4:32:13 a. m.</t>
+  </si>
+  <si>
+    <t>5/3/2026, 4:27:23 a. m.</t>
   </si>
   <si>
     <t>todo bien por el momento</t>
   </si>
   <si>
-    <t>5/3/2026, 8:42:01 a. m.</t>
+    <t>5/3/2026, 3:42:01 a. m.</t>
   </si>
   <si>
     <t>si, sin problema</t>
   </si>
   <si>
     <t>pero no he tenido ninguna dificultad , todo en orden</t>
   </si>
   <si>
-    <t>4/3/2026, 10:47:10 p. m.</t>
+    <t>4/3/2026, 5:47:10 p. m.</t>
   </si>
   <si>
     <t>malo</t>
   </si>
   <si>
-    <t>4/3/2026, 10:38:22 p. m.</t>
+    <t>4/3/2026, 5:38:22 p. m.</t>
   </si>
   <si>
     <t>bien sin problema</t>
   </si>
   <si>
-    <t>4/3/2026, 10:28:06 p. m.</t>
+    <t>4/3/2026, 5:28:06 p. m.</t>
   </si>
   <si>
     <t>bien sin ningun problema</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>